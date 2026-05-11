--- v1 (2026-03-25)
+++ v2 (2026-05-11)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="70">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -142,50 +142,74 @@
     <t>DISPÕE SOBRE: AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ÂMBITO DO PODER EXECUTIVO, NO LIMITE DE ATÉ R$ 115.000,00 (CENTO E QUINZE MIL REAIS), PARA FINS A SEGUIR ESPECIFICADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/228/projeto_de_lei_municipal_no_007-2026_-_projeto_de_credito_esecial_p_inclusao_da_nd_449093_e_449051_fonte_569__na_acao_1148.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE: AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ÂMBITO DO PODER EXECUTIVO, NO LIMITE DE ATÉ R$ 124.000,00 (CENTO E VINTE E QUATRO MIL REAIS), PARA FINS A SEGUIR ESPECIFICADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/231/projeto_de_lei_municipal_no_008-2026_-_projeto_de_alteracao_orcamentaria_credito_esecial_p_inclusao_da_nd_339093_na_acao_fonte_500_na_acao_2091_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE: AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ÂMBITO DO PODER EXECUTIVO, NO LIMITE DE ATÉ R$ 250.000,00 (DUZENTOS E CINQUENTA MIL REAIS), PARA FINS A SEGUIR ESPECIFICADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/232/ldo_2027_pm_sossego_para_aprovacao..pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2027 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/234/projeto_de_lei_municipal_no_010-2026_-_projeto_de_lei_desafetacao_de_bem_publico.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE: DESAFETA BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marcio Ricardo</t>
   </si>
   <si>
     <t>http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/229/ind_-_0012026.pdf</t>
   </si>
   <si>
     <t>Solicita aquisição de caminhão compactador de lixo para este município.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/230/ind_-_0022026_-_correta_.pdf</t>
   </si>
@@ -543,56 +567,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/220/projeto_de_lei_municipal_no_001-2026_-_equiparacao_do_salario_minimo_do_servidor_do_poder_legislativo_ao_minimo_nacional.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/221/projeto_de_lei_municipal_no_003-2026_-_cria_o_jornal_municipal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/222/projeto_de_lei_02_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/223/projeto_de_lei_no_004-2025_-_projeto_de_alteracao_orcamentaria_credito_esecial_p_inclusao_da_fonte_500_na_acao_1146..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/226/projeto_de_lei_municipal_no_005-2026_-_reajuste_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/227/projeto_de_lei_municipal_no_006-2026_-_projeto_de_alteracao_orcamentaria_credito_esecial_p_inclusao_da_fonte_500_na_acao_1148.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/228/projeto_de_lei_municipal_no_007-2026_-_projeto_de_credito_esecial_p_inclusao_da_nd_449093_e_449051_fonte_569__na_acao_1148.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/231/projeto_de_lei_municipal_no_008-2026_-_projeto_de_alteracao_orcamentaria_credito_esecial_p_inclusao_da_nd_339093_na_acao_fonte_500_na_acao_2091_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/229/ind_-_0012026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/230/ind_-_0022026_-_correta_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/224/parecer_-_renan_cassaa_a_o_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/225/parecer_-_renan_cassaa_a_o_2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/220/projeto_de_lei_municipal_no_001-2026_-_equiparacao_do_salario_minimo_do_servidor_do_poder_legislativo_ao_minimo_nacional.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/221/projeto_de_lei_municipal_no_003-2026_-_cria_o_jornal_municipal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/222/projeto_de_lei_02_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/223/projeto_de_lei_no_004-2025_-_projeto_de_alteracao_orcamentaria_credito_esecial_p_inclusao_da_fonte_500_na_acao_1146..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/226/projeto_de_lei_municipal_no_005-2026_-_reajuste_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/227/projeto_de_lei_municipal_no_006-2026_-_projeto_de_alteracao_orcamentaria_credito_esecial_p_inclusao_da_fonte_500_na_acao_1148.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/228/projeto_de_lei_municipal_no_007-2026_-_projeto_de_credito_esecial_p_inclusao_da_nd_449093_e_449051_fonte_569__na_acao_1148.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/231/projeto_de_lei_municipal_no_008-2026_-_projeto_de_alteracao_orcamentaria_credito_esecial_p_inclusao_da_nd_339093_na_acao_fonte_500_na_acao_2091_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/232/ldo_2027_pm_sossego_para_aprovacao..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/234/projeto_de_lei_municipal_no_010-2026_-_projeto_de_lei_desafetacao_de_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/229/ind_-_0012026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/230/ind_-_0022026_-_correta_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/224/parecer_-_renan_cassaa_a_o_2.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sossego.pb.leg.br/media/sapl/public/materialegislativa/2026/225/parecer_-_renan_cassaa_a_o_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H13"/>
+  <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="214.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="214.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -806,157 +830,211 @@
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>42</v>
       </c>
       <c r="H9" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>30</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="F10" t="s">
+      <c r="H10" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>30</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B11" t="s">
-[...14 lines deleted...]
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>10</v>
       </c>
       <c r="D12" t="s">
+        <v>53</v>
+      </c>
+      <c r="E12" t="s">
         <v>54</v>
       </c>
-      <c r="E12" t="s">
+      <c r="F12" t="s">
         <v>55</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H12" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>17</v>
       </c>
       <c r="D13" t="s">
+        <v>53</v>
+      </c>
+      <c r="E13" t="s">
         <v>54</v>
       </c>
-      <c r="E13" t="s">
+      <c r="F13" t="s">
         <v>55</v>
       </c>
-      <c r="F13" t="s">
+      <c r="G13" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>60</v>
       </c>
-      <c r="H13" t="s">
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
         <v>61</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" t="s">
+        <v>62</v>
+      </c>
+      <c r="E14" t="s">
+        <v>63</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H14" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" t="s">
+        <v>62</v>
+      </c>
+      <c r="E15" t="s">
+        <v>63</v>
+      </c>
+      <c r="F15" t="s">
+        <v>67</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H15" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>